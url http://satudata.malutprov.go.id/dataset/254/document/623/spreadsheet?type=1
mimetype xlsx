--- v0 (2026-03-07)
+++ v1 (2026-10-23)
@@ -12,122 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Kode_Provinsi</t>
+  </si>
+  <si>
+    <t>Nama_Provinsi</t>
+  </si>
+  <si>
+    <t>Kode_Kabupaten/Kota</t>
+  </si>
   <si>
     <t>Kabupaten/Kota</t>
   </si>
   <si>
     <t>Tenaga Medis 1</t>
   </si>
   <si>
     <t>Psikologi Klinis</t>
   </si>
   <si>
     <t>Tenaga Keperawatan</t>
   </si>
   <si>
     <t>Tenaga Kebidanan</t>
   </si>
   <si>
     <t>Tenaga Kefarmasian</t>
   </si>
   <si>
     <t>Tenaga Kesehatan Masyarakat</t>
   </si>
   <si>
     <t>Tenaga Kesehatan Lingkungan</t>
   </si>
   <si>
     <t>Tenaga Gizi</t>
   </si>
   <si>
     <t>Tenaga Keterapian Fisik</t>
   </si>
   <si>
     <t>Tenaga Keteknisan Medis</t>
   </si>
   <si>
     <t>Tenaga Teknik Biomedika</t>
   </si>
   <si>
     <t>Tenaga Kesehatan Tradisional</t>
   </si>
   <si>
+    <t>Maluku Utara</t>
+  </si>
+  <si>
     <t>Halmahera Barat</t>
   </si>
   <si>
     <t>Halmahera Tengah</t>
   </si>
   <si>
     <t>Kepulauan Sula</t>
   </si>
   <si>
     <t>Halmahera Selatan</t>
   </si>
   <si>
     <t>Halmahera Utara</t>
   </si>
   <si>
     <t>Halmahera Timur</t>
   </si>
   <si>
     <t>Pulau Morotai</t>
   </si>
   <si>
     <t>Pulau Taliabu</t>
   </si>
   <si>
     <t>Kota Ternate</t>
   </si>
   <si>
     <t>Kota Tidore Kepulauan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Maluku Utara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -431,490 +443,631 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:Q12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
-      <c r="A2" t="s">
+    <row r="2" spans="1:17">
+      <c r="A2">
+        <v>1</v>
+      </c>
+      <c r="B2">
+        <v>82</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2">
+        <v>8201</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
+        <v>53</v>
+      </c>
+      <c r="H2">
+        <v>245</v>
+      </c>
+      <c r="I2">
+        <v>366</v>
+      </c>
+      <c r="J2">
+        <v>41</v>
+      </c>
+      <c r="K2">
+        <v>82</v>
+      </c>
+      <c r="L2">
+        <v>20</v>
+      </c>
+      <c r="M2">
+        <v>41</v>
+      </c>
+      <c r="N2">
+        <v>8</v>
+      </c>
+      <c r="O2">
+        <v>16</v>
+      </c>
+      <c r="P2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3">
+        <v>82</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3">
+        <v>8202</v>
+      </c>
+      <c r="E3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3">
+        <v>61</v>
+      </c>
+      <c r="H3">
+        <v>268</v>
+      </c>
+      <c r="I3">
+        <v>228</v>
+      </c>
+      <c r="J3">
+        <v>56</v>
+      </c>
+      <c r="K3">
+        <v>114</v>
+      </c>
+      <c r="L3">
+        <v>23</v>
+      </c>
+      <c r="M3">
+        <v>37</v>
+      </c>
+      <c r="N3">
+        <v>2</v>
+      </c>
+      <c r="O3">
+        <v>40</v>
+      </c>
+      <c r="P3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4">
+        <v>82</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4">
+        <v>8205</v>
+      </c>
+      <c r="E4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4">
+        <v>31</v>
+      </c>
+      <c r="H4">
+        <v>265</v>
+      </c>
+      <c r="I4">
+        <v>263</v>
+      </c>
+      <c r="J4">
+        <v>33</v>
+      </c>
+      <c r="K4">
+        <v>80</v>
+      </c>
+      <c r="L4">
+        <v>19</v>
+      </c>
+      <c r="M4">
+        <v>25</v>
+      </c>
+      <c r="N4">
+        <v>1</v>
+      </c>
+      <c r="O4">
+        <v>12</v>
+      </c>
+      <c r="P4">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5">
+        <v>82</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5">
+        <v>8204</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5">
+        <v>125</v>
+      </c>
+      <c r="H5">
+        <v>709</v>
+      </c>
+      <c r="I5">
+        <v>868</v>
+      </c>
+      <c r="J5">
+        <v>105</v>
+      </c>
+      <c r="K5">
+        <v>240</v>
+      </c>
+      <c r="L5">
+        <v>70</v>
+      </c>
+      <c r="M5">
+        <v>77</v>
+      </c>
+      <c r="N5">
+        <v>14</v>
+      </c>
+      <c r="O5">
+        <v>32</v>
+      </c>
+      <c r="P5">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6">
+        <v>82</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6">
+        <v>8203</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6">
+        <v>115</v>
+      </c>
+      <c r="H6">
+        <v>464</v>
+      </c>
+      <c r="I6">
+        <v>497</v>
+      </c>
+      <c r="J6">
+        <v>58</v>
+      </c>
+      <c r="K6">
+        <v>100</v>
+      </c>
+      <c r="L6">
+        <v>25</v>
+      </c>
+      <c r="M6">
+        <v>45</v>
+      </c>
+      <c r="N6">
+        <v>2</v>
+      </c>
+      <c r="O6">
+        <v>16</v>
+      </c>
+      <c r="P6">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7">
+        <v>82</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7">
+        <v>8206</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7">
+        <v>51</v>
+      </c>
+      <c r="H7">
+        <v>278</v>
+      </c>
+      <c r="I7">
+        <v>321</v>
+      </c>
+      <c r="J7">
+        <v>54</v>
+      </c>
+      <c r="K7">
+        <v>125</v>
+      </c>
+      <c r="L7">
+        <v>26</v>
+      </c>
+      <c r="M7">
+        <v>42</v>
+      </c>
+      <c r="N7">
+        <v>3</v>
+      </c>
+      <c r="O7">
         <v>13</v>
       </c>
-      <c r="B2">
-[...11 lines deleted...]
-      <c r="G2">
+      <c r="P7">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8">
         <v>82</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2">
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8">
+        <v>8207</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8">
+        <v>69</v>
+      </c>
+      <c r="H8">
+        <v>207</v>
+      </c>
+      <c r="I8">
+        <v>254</v>
+      </c>
+      <c r="J8">
+        <v>31</v>
+      </c>
+      <c r="K8">
+        <v>50</v>
+      </c>
+      <c r="L8">
+        <v>15</v>
+      </c>
+      <c r="M8">
+        <v>27</v>
+      </c>
+      <c r="N8">
+        <v>3</v>
+      </c>
+      <c r="O8">
+        <v>10</v>
+      </c>
+      <c r="P8">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9">
         <v>8</v>
       </c>
-      <c r="K2">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="B9">
+        <v>82</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9">
+        <v>8208</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9">
+        <v>17</v>
+      </c>
+      <c r="H9">
+        <v>243</v>
+      </c>
+      <c r="I9">
+        <v>235</v>
+      </c>
+      <c r="J9">
+        <v>36</v>
+      </c>
+      <c r="K9">
+        <v>83</v>
+      </c>
+      <c r="L9">
+        <v>9</v>
+      </c>
+      <c r="M9">
+        <v>9</v>
+      </c>
+      <c r="N9">
+        <v>1</v>
+      </c>
+      <c r="O9">
+        <v>11</v>
+      </c>
+      <c r="P9">
+        <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
-[...24 lines deleted...]
-      <c r="J3">
+    <row r="10" spans="1:17">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10">
+        <v>82</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10">
+        <v>8271</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10">
+        <v>201</v>
+      </c>
+      <c r="G10">
+        <v>1</v>
+      </c>
+      <c r="H10">
+        <v>656</v>
+      </c>
+      <c r="I10">
+        <v>378</v>
+      </c>
+      <c r="J10">
+        <v>106</v>
+      </c>
+      <c r="K10">
+        <v>172</v>
+      </c>
+      <c r="L10">
+        <v>38</v>
+      </c>
+      <c r="M10">
+        <v>88</v>
+      </c>
+      <c r="N10">
+        <v>21</v>
+      </c>
+      <c r="O10">
+        <v>52</v>
+      </c>
+      <c r="P10">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11">
+        <v>82</v>
+      </c>
+      <c r="C11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11">
+        <v>8272</v>
+      </c>
+      <c r="E11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11">
+        <v>146</v>
+      </c>
+      <c r="G11">
+        <v>1</v>
+      </c>
+      <c r="H11">
+        <v>492</v>
+      </c>
+      <c r="I11">
+        <v>378</v>
+      </c>
+      <c r="J11">
+        <v>105</v>
+      </c>
+      <c r="K11">
+        <v>196</v>
+      </c>
+      <c r="L11">
+        <v>33</v>
+      </c>
+      <c r="M11">
+        <v>76</v>
+      </c>
+      <c r="N11">
+        <v>15</v>
+      </c>
+      <c r="O11">
+        <v>42</v>
+      </c>
+      <c r="P11">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12">
+        <v>82</v>
+      </c>
+      <c r="C12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12">
+        <v>869</v>
+      </c>
+      <c r="G12">
         <v>2</v>
       </c>
-      <c r="K3">
-[...60 lines deleted...]
-      <c r="H5">
+      <c r="H12">
+        <v>3827</v>
+      </c>
+      <c r="I12">
+        <v>3788</v>
+      </c>
+      <c r="J12">
+        <v>625</v>
+      </c>
+      <c r="K12">
+        <v>1242</v>
+      </c>
+      <c r="L12">
+        <v>278</v>
+      </c>
+      <c r="M12">
+        <v>467</v>
+      </c>
+      <c r="N12">
         <v>70</v>
       </c>
-      <c r="I5">
-[...259 lines deleted...]
-      <c r="K12">
+      <c r="O12">
         <v>244</v>
       </c>
-      <c r="L12">
+      <c r="P12">
         <v>672</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>