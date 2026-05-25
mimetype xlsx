--- v0 (2025-12-05)
+++ v1 (2026-05-25)
@@ -26,60 +26,60 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>WILAYAH</t>
   </si>
   <si>
     <t>KODE</t>
   </si>
   <si>
     <t>JUMLAH PENDUDUK</t>
   </si>
   <si>
-    <t xml:space="preserve">Wajib KTP </t>
-[...8 lines deleted...]
-    <t>PROGRES PERSENTASE</t>
+    <t>WKTP AWAL</t>
+  </si>
+  <si>
+    <t>PEREKAMAN AWAL</t>
+  </si>
+  <si>
+    <t>BELUM PEREKAMAN AWAL</t>
+  </si>
+  <si>
+    <t>PERSENTASE AWAL</t>
   </si>
   <si>
     <t>MALUKU UTARA</t>
   </si>
   <si>
     <t>HALMAHERA BARAT</t>
   </si>
   <si>
     <t>HALMAHERA TENGAH</t>
   </si>
   <si>
     <t>HALMAHERA UTARA</t>
   </si>
   <si>
     <t>HALMAHERA SELATAN</t>
   </si>
   <si>
     <t>KEPULAUAN SULA</t>
   </si>
   <si>
     <t>HALMAHERA TIMUR</t>
   </si>
   <si>
     <t>PULAU MOROTAI</t>
   </si>
@@ -458,323 +458,323 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2">
         <v>82</v>
       </c>
       <c r="D2">
-        <v>1405682</v>
+        <v>1426571</v>
       </c>
       <c r="E2">
-        <v>1023680</v>
+        <v>1025599</v>
       </c>
       <c r="F2">
-        <v>940045</v>
+        <v>953017</v>
       </c>
       <c r="G2">
-        <v>83635</v>
+        <v>72582</v>
       </c>
       <c r="H2">
-        <v>91.83</v>
+        <v>92.92</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3">
         <v>82.01</v>
       </c>
       <c r="D3">
-        <v>140144</v>
+        <v>141056</v>
       </c>
       <c r="E3">
-        <v>105718</v>
+        <v>105637</v>
       </c>
       <c r="F3">
-        <v>83630</v>
+        <v>84592</v>
       </c>
       <c r="G3">
-        <v>22088</v>
+        <v>21045</v>
       </c>
       <c r="H3">
-        <v>79.11</v>
+        <v>80.08</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4">
         <v>82.02</v>
       </c>
       <c r="D4">
-        <v>108979</v>
+        <v>115083</v>
       </c>
       <c r="E4">
-        <v>87305</v>
+        <v>90176</v>
       </c>
       <c r="F4">
-        <v>86355</v>
+        <v>89745</v>
       </c>
       <c r="G4">
-        <v>950</v>
+        <v>431</v>
       </c>
       <c r="H4">
-        <v>98.91</v>
+        <v>99.52</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
         <v>82.03</v>
       </c>
       <c r="D5">
-        <v>207623</v>
+        <v>210176</v>
       </c>
       <c r="E5">
-        <v>148821</v>
+        <v>148777</v>
       </c>
       <c r="F5">
-        <v>136196</v>
+        <v>137916</v>
       </c>
       <c r="G5">
-        <v>12625</v>
+        <v>10861</v>
       </c>
       <c r="H5">
-        <v>91.52</v>
+        <v>92.7</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6">
         <v>82.04</v>
       </c>
       <c r="D6">
-        <v>260449</v>
+        <v>264214</v>
       </c>
       <c r="E6">
-        <v>186275</v>
+        <v>185785</v>
       </c>
       <c r="F6">
-        <v>167606</v>
+        <v>170587</v>
       </c>
       <c r="G6">
-        <v>18669</v>
+        <v>15198</v>
       </c>
       <c r="H6">
-        <v>89.98</v>
+        <v>91.82</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7">
         <v>82.05</v>
       </c>
       <c r="D7">
-        <v>101368</v>
+        <v>101507</v>
       </c>
       <c r="E7">
-        <v>71912</v>
+        <v>70998</v>
       </c>
       <c r="F7">
-        <v>68925</v>
+        <v>69342</v>
       </c>
       <c r="G7">
-        <v>2987</v>
+        <v>1656</v>
       </c>
       <c r="H7">
-        <v>95.85</v>
+        <v>97.67</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8">
         <v>82.06</v>
       </c>
       <c r="D8">
-        <v>101389</v>
+        <v>103276</v>
       </c>
       <c r="E8">
-        <v>73606</v>
+        <v>73899</v>
       </c>
       <c r="F8">
-        <v>64019</v>
+        <v>64592</v>
       </c>
       <c r="G8">
-        <v>9587</v>
+        <v>9307</v>
       </c>
       <c r="H8">
-        <v>86.98</v>
+        <v>87.41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
         <v>82.07</v>
       </c>
       <c r="D9">
-        <v>83228</v>
+        <v>83711</v>
       </c>
       <c r="E9">
-        <v>56912</v>
+        <v>56737</v>
       </c>
       <c r="F9">
-        <v>54654</v>
+        <v>54699</v>
       </c>
       <c r="G9">
-        <v>2258</v>
+        <v>2038</v>
       </c>
       <c r="H9">
-        <v>96.03</v>
+        <v>96.41</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10">
         <v>82.08</v>
       </c>
       <c r="D10">
-        <v>66985</v>
+        <v>68066</v>
       </c>
       <c r="E10">
-        <v>46400</v>
+        <v>46458</v>
       </c>
       <c r="F10">
-        <v>43603</v>
+        <v>43957</v>
       </c>
       <c r="G10">
-        <v>2797</v>
+        <v>2501</v>
       </c>
       <c r="H10">
-        <v>93.97</v>
+        <v>94.62</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11">
         <v>82.71</v>
       </c>
       <c r="D11">
-        <v>213051</v>
+        <v>216175</v>
       </c>
       <c r="E11">
-        <v>155149</v>
+        <v>155799</v>
       </c>
       <c r="F11">
-        <v>151799</v>
+        <v>153463</v>
       </c>
       <c r="G11">
-        <v>3350</v>
+        <v>2336</v>
       </c>
       <c r="H11">
-        <v>97.84</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
         <v>82.72</v>
       </c>
       <c r="D12">
-        <v>122466</v>
+        <v>123307</v>
       </c>
       <c r="E12">
-        <v>91582</v>
+        <v>91333</v>
       </c>
       <c r="F12">
-        <v>83258</v>
+        <v>84124</v>
       </c>
       <c r="G12">
-        <v>8324</v>
+        <v>7209</v>
       </c>
       <c r="H12">
-        <v>90.91</v>
+        <v>92.11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">